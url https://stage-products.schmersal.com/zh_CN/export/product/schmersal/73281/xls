--- v0 (2026-05-02)
+++ v1 (2026-05-02)
@@ -87,51 +87,51 @@
     <t>总体数据</t>
   </si>
   <si>
     <t>毛重</t>
   </si>
   <si>
     <t>50 g</t>
   </si>
   <si>
     <t>注意</t>
   </si>
   <si>
     <t>注（通用）</t>
   </si>
   <si>
     <t>在右铰链门上安装电磁安全锁和安装板
 对于左铰链门，带电磁安全锁的安装板必须翻转180°</t>
   </si>
   <si>
     <t xml:space="preserve">施迈赛工业开关制造(上海)有限公司, 上海市青浦区漕盈路3336号,  </t>
   </si>
   <si>
     <t>所涉及的详细信息和数据已经过仔细检查。 图像可能与原始图像有所不同。 您可在说明书中进一步获得技术数据。 可能会有技术修改和错误。</t>
   </si>
   <si>
-    <t>Generated at: 2026/5/2 上午6:37</t>
+    <t>Generated at: 2026/5/2 下午5:36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>