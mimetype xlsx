--- v1 (2026-05-02)
+++ v2 (2026-05-03)
@@ -87,51 +87,51 @@
     <t>总体数据</t>
   </si>
   <si>
     <t>毛重</t>
   </si>
   <si>
     <t>50 g</t>
   </si>
   <si>
     <t>注意</t>
   </si>
   <si>
     <t>注（通用）</t>
   </si>
   <si>
     <t>在右铰链门上安装电磁安全锁和安装板
 对于左铰链门，带电磁安全锁的安装板必须翻转180°</t>
   </si>
   <si>
     <t xml:space="preserve">施迈赛工业开关制造(上海)有限公司, 上海市青浦区漕盈路3336号,  </t>
   </si>
   <si>
     <t>所涉及的详细信息和数据已经过仔细检查。 图像可能与原始图像有所不同。 您可在说明书中进一步获得技术数据。 可能会有技术修改和错误。</t>
   </si>
   <si>
-    <t>Generated at: 2026/5/2 下午5:36</t>
+    <t>Generated at: 2026/5/3 上午5:08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>