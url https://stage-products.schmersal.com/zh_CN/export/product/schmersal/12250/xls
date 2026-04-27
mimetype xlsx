--- v0 (2026-04-27)
+++ v1 (2026-04-27)
@@ -579,51 +579,51 @@
   </si>
   <si>
     <t>推荐 安全开关</t>
   </si>
   <si>
     <t>PROTECT PSC1
 SRB-E-301ST
 SRB-E-201LC</t>
   </si>
   <si>
     <t>注意</t>
   </si>
   <si>
     <t>注（通用）</t>
   </si>
   <si>
     <t>评估要求：双通道安全输入，适用于P型传感器，带NO功能。安全监控模块必须允许传感器通过循环断开传感器输出来进行内部测试，断开时间最长.5 ms。无需通过评估进行短路识别。</t>
   </si>
   <si>
     <t xml:space="preserve">施迈赛工业开关制造(上海)有限公司, 上海市青浦区漕盈路3336号,  </t>
   </si>
   <si>
     <t>所涉及的详细信息和数据已经过仔细检查。 图像可能与原始图像有所不同。 您可在说明书中进一步获得技术数据。 可能会有技术修改和错误。</t>
   </si>
   <si>
-    <t>Generated at: 2026/4/27 下午1:04</t>
+    <t>Generated at: 2026/4/27 下午1:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>