--- v0 (2026-05-02)
+++ v1 (2026-05-02)
@@ -581,51 +581,51 @@
   <si>
     <t>感应负载（例如接触器、继电器等）必须通过适当的电路抑制。</t>
   </si>
   <si>
     <t>电路示例</t>
   </si>
   <si>
     <t>注（接线图）</t>
   </si>
   <si>
     <t>用磁性安全传感器BNS系列来监控数个防护门
 接线图显示的是防护门关闭且处于断电状态的情况。
 如果一个或两个外置继电器或触点被用于调节负载，此系统仅可被归类为EN ISO 13849-1中的种类3，如果排除故障“外部触点故障”可以得到证实并记录在案，例如通过使用可靠的降额触点。第二个触点通过冗余切换关闭负载来提高安全级别。
 用于分析故障指示及其原因的ISD表（综合系统诊断）如附录所示。
 用于确保一扇或多扇防护门可以符合PL d和类别3
 NC触点必须可以在防护门打开时强制断开。
 启用延迟时间的扩展：通过改变装置盖下跳线连接的位置，可以将启用延迟时间从.1s增加到1s。</t>
   </si>
   <si>
     <t xml:space="preserve">施迈赛工业开关制造(上海)有限公司, 上海市青浦区漕盈路3336号,  </t>
   </si>
   <si>
     <t>所涉及的详细信息和数据已经过仔细检查。 图像可能与原始图像有所不同。 您可在说明书中进一步获得技术数据。 可能会有技术修改和错误。</t>
   </si>
   <si>
-    <t>Generated at: 2026/5/2 上午7:26</t>
+    <t>Generated at: 2026/5/2 上午11:51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>