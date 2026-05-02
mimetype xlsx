--- v1 (2026-05-02)
+++ v2 (2026-05-02)
@@ -581,51 +581,51 @@
   <si>
     <t>感应负载（例如接触器、继电器等）必须通过适当的电路抑制。</t>
   </si>
   <si>
     <t>电路示例</t>
   </si>
   <si>
     <t>注（接线图）</t>
   </si>
   <si>
     <t>用磁性安全传感器BNS系列来监控数个防护门
 接线图显示的是防护门关闭且处于断电状态的情况。
 如果一个或两个外置继电器或触点被用于调节负载，此系统仅可被归类为EN ISO 13849-1中的种类3，如果排除故障“外部触点故障”可以得到证实并记录在案，例如通过使用可靠的降额触点。第二个触点通过冗余切换关闭负载来提高安全级别。
 用于分析故障指示及其原因的ISD表（综合系统诊断）如附录所示。
 用于确保一扇或多扇防护门可以符合PL d和类别3
 NC触点必须可以在防护门打开时强制断开。
 启用延迟时间的扩展：通过改变装置盖下跳线连接的位置，可以将启用延迟时间从.1s增加到1s。</t>
   </si>
   <si>
     <t xml:space="preserve">施迈赛工业开关制造(上海)有限公司, 上海市青浦区漕盈路3336号,  </t>
   </si>
   <si>
     <t>所涉及的详细信息和数据已经过仔细检查。 图像可能与原始图像有所不同。 您可在说明书中进一步获得技术数据。 可能会有技术修改和错误。</t>
   </si>
   <si>
-    <t>Generated at: 2026/5/2 上午11:51</t>
+    <t>Generated at: 2026/5/2 下午6:06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>