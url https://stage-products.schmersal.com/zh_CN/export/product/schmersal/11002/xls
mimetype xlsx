--- v2 (2026-05-02)
+++ v3 (2026-05-02)
@@ -581,51 +581,51 @@
   <si>
     <t>感应负载（例如接触器、继电器等）必须通过适当的电路抑制。</t>
   </si>
   <si>
     <t>电路示例</t>
   </si>
   <si>
     <t>注（接线图）</t>
   </si>
   <si>
     <t>用磁性安全传感器BNS系列来监控数个防护门
 接线图显示的是防护门关闭且处于断电状态的情况。
 如果一个或两个外置继电器或触点被用于调节负载，此系统仅可被归类为EN ISO 13849-1中的种类3，如果排除故障“外部触点故障”可以得到证实并记录在案，例如通过使用可靠的降额触点。第二个触点通过冗余切换关闭负载来提高安全级别。
 用于分析故障指示及其原因的ISD表（综合系统诊断）如附录所示。
 用于确保一扇或多扇防护门可以符合PL d和类别3
 NC触点必须可以在防护门打开时强制断开。
 启用延迟时间的扩展：通过改变装置盖下跳线连接的位置，可以将启用延迟时间从.1s增加到1s。</t>
   </si>
   <si>
     <t xml:space="preserve">施迈赛工业开关制造(上海)有限公司, 上海市青浦区漕盈路3336号,  </t>
   </si>
   <si>
     <t>所涉及的详细信息和数据已经过仔细检查。 图像可能与原始图像有所不同。 您可在说明书中进一步获得技术数据。 可能会有技术修改和错误。</t>
   </si>
   <si>
-    <t>Generated at: 2026/5/2 下午6:06</t>
+    <t>Generated at: 2026/5/2 下午9:56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>