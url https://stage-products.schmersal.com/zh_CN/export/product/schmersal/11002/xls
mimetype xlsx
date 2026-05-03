--- v3 (2026-05-02)
+++ v4 (2026-05-03)
@@ -581,51 +581,51 @@
   <si>
     <t>感应负载（例如接触器、继电器等）必须通过适当的电路抑制。</t>
   </si>
   <si>
     <t>电路示例</t>
   </si>
   <si>
     <t>注（接线图）</t>
   </si>
   <si>
     <t>用磁性安全传感器BNS系列来监控数个防护门
 接线图显示的是防护门关闭且处于断电状态的情况。
 如果一个或两个外置继电器或触点被用于调节负载，此系统仅可被归类为EN ISO 13849-1中的种类3，如果排除故障“外部触点故障”可以得到证实并记录在案，例如通过使用可靠的降额触点。第二个触点通过冗余切换关闭负载来提高安全级别。
 用于分析故障指示及其原因的ISD表（综合系统诊断）如附录所示。
 用于确保一扇或多扇防护门可以符合PL d和类别3
 NC触点必须可以在防护门打开时强制断开。
 启用延迟时间的扩展：通过改变装置盖下跳线连接的位置，可以将启用延迟时间从.1s增加到1s。</t>
   </si>
   <si>
     <t xml:space="preserve">施迈赛工业开关制造(上海)有限公司, 上海市青浦区漕盈路3336号,  </t>
   </si>
   <si>
     <t>所涉及的详细信息和数据已经过仔细检查。 图像可能与原始图像有所不同。 您可在说明书中进一步获得技术数据。 可能会有技术修改和错误。</t>
   </si>
   <si>
-    <t>Generated at: 2026/5/2 下午9:56</t>
+    <t>Generated at: 2026/5/3 上午5:09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>